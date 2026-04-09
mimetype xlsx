--- v0 (2026-01-10)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="23220" windowHeight="12285"/>
+    <workbookView windowWidth="27945" windowHeight="12375"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="193">
   <si>
     <t xml:space="preserve">威海市乳山市应急管理局主动公开目录                                                                                                                           </t>
@@ -98,51 +98,51 @@
   </si>
   <si>
     <t>法治政府
 建设情况</t>
   </si>
   <si>
     <t>本单位上年度法治政府建设情况报告</t>
   </si>
   <si>
     <t>乳山市应急管理局****年法治政府建设报告</t>
   </si>
   <si>
     <t>按年更新</t>
   </si>
   <si>
     <t>政策法规科（挂行政许可科牌子）</t>
   </si>
   <si>
     <t>0631-6687262</t>
   </si>
   <si>
     <t>机构职能</t>
   </si>
   <si>
     <t>乳山市应急管理局             (威海市
-乳山市应急管理局局 )</t>
+乳山市应急管理局 )</t>
   </si>
   <si>
     <t>领导信息</t>
   </si>
   <si>
     <t>现任职务、分管工作、简历、个人履历、领导照片（领导照片宽度大于等于160像素，大小小于2M，高度不限，为了美观尽量一致）</t>
   </si>
   <si>
     <t>领导姓名</t>
   </si>
   <si>
     <t>办公室（挂政工科牌子）</t>
   </si>
   <si>
     <t>0631-6667261</t>
   </si>
   <si>
     <t>内设机构</t>
   </si>
   <si>
     <t>联系方式（加区号）、负责人姓名（“负责人、联系电话”维护在副标题）、机构职责</t>
   </si>
   <si>
     <t>****办公室、****中心</t>
   </si>
@@ -701,63 +701,63 @@
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="仿宋_GB2312"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="24"/>
       <name val="方正小标宋简体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="黑体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="黑体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <name val="黑体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="仿宋_GB2312"/>
-      <charset val="134"/>
-[...4 lines deleted...]
-      <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="方正书宋_GBK"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -874,58 +874,58 @@
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="16"/>
-      <color indexed="8"/>
       <name val="仿宋_GB2312"/>
       <charset val="134"/>
     </font>
     <font>
-      <b/>
       <sz val="16"/>
+      <color indexed="8"/>
       <name val="仿宋_GB2312"/>
       <charset val="134"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1111,97 +1111,97 @@
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
-      </bottom>
-[...13 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4"/>
       </bottom>
@@ -1409,181 +1409,172 @@
     <xf numFmtId="0" fontId="30" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
@@ -1879,2036 +1870,2036 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:J77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="I36" sqref="I36"/>
+      <selection activeCell="B5" sqref="B5:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.75" style="4" customWidth="1"/>
     <col min="2" max="2" width="24.75" style="4" customWidth="1"/>
     <col min="3" max="3" width="23.375" style="5" customWidth="1"/>
     <col min="4" max="4" width="22.875" style="5" customWidth="1"/>
     <col min="5" max="6" width="80.75" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.75" style="4" customWidth="1"/>
     <col min="8" max="8" width="20.75" style="4" customWidth="1"/>
     <col min="9" max="9" width="25" style="4" customWidth="1"/>
     <col min="10" max="10" width="19.125" style="4" customWidth="1"/>
     <col min="11" max="16383" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
     </row>
     <row r="2" s="1" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
-      <c r="I2" s="38" t="s">
+      <c r="I2" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="J2" s="38"/>
+      <c r="J2" s="9"/>
     </row>
     <row r="3" s="1" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
       <c r="A3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="38" t="s">
+      <c r="I3" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="38" t="s">
+      <c r="J3" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="10"/>
-      <c r="E4" s="29" t="s">
+      <c r="D4" s="11"/>
+      <c r="E4" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="F4" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="10">
-[...5 lines deleted...]
-      <c r="I4" s="39" t="s">
+      <c r="G4" s="11">
+        <v>1</v>
+      </c>
+      <c r="H4" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="40" t="s">
+      <c r="J4" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A5" s="11" t="s">
+      <c r="A5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="10"/>
-      <c r="E5" s="29" t="s">
+      <c r="D5" s="11"/>
+      <c r="E5" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="29" t="s">
+      <c r="F5" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="G5" s="10">
-[...8 lines deleted...]
-      <c r="J5" s="41" t="s">
+      <c r="G5" s="11">
+        <v>1</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" s="2" customFormat="1" ht="44" customHeight="1" spans="1:10">
-      <c r="A6" s="11"/>
-[...1 lines deleted...]
-      <c r="C6" s="10" t="s">
+      <c r="A6" s="15"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="10"/>
-      <c r="E6" s="29" t="s">
+      <c r="D6" s="11"/>
+      <c r="E6" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="F6" s="29" t="s">
+      <c r="F6" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="G6" s="10">
-[...8 lines deleted...]
-      <c r="J6" s="41" t="s">
+      <c r="G6" s="11">
+        <v>1</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A7" s="12" t="s">
+      <c r="A7" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C7" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="10"/>
-      <c r="E7" s="30" t="s">
+      <c r="D7" s="11"/>
+      <c r="E7" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="31" t="s">
+      <c r="F7" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="28" t="s">
+      <c r="G7" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H7" s="10" t="s">
+      <c r="H7" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I7" s="39" t="s">
+      <c r="I7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J7" s="40" t="s">
+      <c r="J7" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="10"/>
-[...1 lines deleted...]
-      <c r="F8" s="31" t="s">
+      <c r="D8" s="11"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="G8" s="28" t="s">
+      <c r="G8" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="H8" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I8" s="39" t="s">
+      <c r="I8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J8" s="40" t="s">
+      <c r="J8" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A9" s="14"/>
-[...1 lines deleted...]
-      <c r="C9" s="10" t="s">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="10"/>
-[...1 lines deleted...]
-      <c r="F9" s="31" t="s">
+      <c r="D9" s="11"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="G9" s="28" t="s">
+      <c r="G9" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H9" s="10" t="s">
+      <c r="H9" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I9" s="39" t="s">
+      <c r="I9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J9" s="40" t="s">
+      <c r="J9" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A10" s="14"/>
-[...1 lines deleted...]
-      <c r="C10" s="10" t="s">
+      <c r="A10" s="22"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="10"/>
-[...1 lines deleted...]
-      <c r="F10" s="31" t="s">
+      <c r="D10" s="11"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="28" t="s">
+      <c r="G10" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H10" s="10" t="s">
+      <c r="H10" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I10" s="39" t="s">
+      <c r="I10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J10" s="40" t="s">
+      <c r="J10" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A11" s="14"/>
-[...1 lines deleted...]
-      <c r="C11" s="10" t="s">
+      <c r="A11" s="22"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="10"/>
-[...1 lines deleted...]
-      <c r="F11" s="31" t="s">
+      <c r="D11" s="11"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="G11" s="28" t="s">
+      <c r="G11" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H11" s="10" t="s">
+      <c r="H11" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I11" s="39" t="s">
+      <c r="I11" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J11" s="40" t="s">
+      <c r="J11" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A12" s="16"/>
-[...1 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="A12" s="25"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="10"/>
-[...1 lines deleted...]
-      <c r="F12" s="31" t="s">
+      <c r="D12" s="11"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="G12" s="28" t="s">
+      <c r="G12" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H12" s="10" t="s">
+      <c r="H12" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I12" s="39" t="s">
+      <c r="I12" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="40" t="s">
+      <c r="J12" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="10"/>
-[...1 lines deleted...]
-      <c r="E13" s="29" t="s">
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="F13" s="29" t="s">
+      <c r="F13" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="11">
         <v>4</v>
       </c>
-      <c r="H13" s="10" t="s">
+      <c r="H13" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="I13" s="39" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="41" t="s">
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="10"/>
-[...1 lines deleted...]
-      <c r="E14" s="29" t="s">
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="29" t="s">
+      <c r="F14" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="G14" s="10">
-[...8 lines deleted...]
-      <c r="J14" s="41" t="s">
+      <c r="G14" s="11">
+        <v>1</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="C15" s="10"/>
-[...1 lines deleted...]
-      <c r="E15" s="29" t="s">
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="F15" s="29" t="s">
+      <c r="F15" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G15" s="10">
-[...8 lines deleted...]
-      <c r="J15" s="41" t="s">
+      <c r="G15" s="11">
+        <v>1</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A16" s="18"/>
-      <c r="B16" s="10" t="s">
+      <c r="A16" s="28"/>
+      <c r="B16" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="C16" s="10"/>
-[...1 lines deleted...]
-      <c r="E16" s="29" t="s">
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="F16" s="29" t="s">
+      <c r="F16" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G16" s="10">
-[...8 lines deleted...]
-      <c r="J16" s="41" t="s">
+      <c r="G16" s="11">
+        <v>1</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A17" s="18"/>
-      <c r="B17" s="10" t="s">
+      <c r="A17" s="28"/>
+      <c r="B17" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="10"/>
-[...1 lines deleted...]
-      <c r="E17" s="29" t="s">
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="F17" s="29" t="s">
+      <c r="F17" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G17" s="10">
-[...8 lines deleted...]
-      <c r="J17" s="41" t="s">
+      <c r="G17" s="11">
+        <v>1</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A18" s="18"/>
-      <c r="B18" s="10" t="s">
+      <c r="A18" s="28"/>
+      <c r="B18" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="C18" s="10"/>
-[...1 lines deleted...]
-      <c r="E18" s="29" t="s">
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="F18" s="29" t="s">
+      <c r="F18" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G18" s="10">
-[...8 lines deleted...]
-      <c r="J18" s="41" t="s">
+      <c r="G18" s="11">
+        <v>1</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A19" s="19" t="s">
+      <c r="A19" s="29" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="20" t="s">
+      <c r="B19" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="C19" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="D19" s="21" t="s">
+      <c r="D19" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="E19" s="21" t="s">
+      <c r="E19" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="F19" s="21" t="s">
+      <c r="F19" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="G19" s="20">
-[...8 lines deleted...]
-      <c r="J19" s="41" t="s">
+      <c r="G19" s="30">
+        <v>1</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A20" s="19"/>
-[...2 lines deleted...]
-      <c r="D20" s="21" t="s">
+      <c r="A20" s="29"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="E20" s="21" t="s">
+      <c r="E20" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="F20" s="34" t="s">
+      <c r="F20" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="30">
         <v>4</v>
       </c>
-      <c r="H20" s="20" t="s">
+      <c r="H20" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="I20" s="39" t="s">
+      <c r="I20" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="J20" s="41" t="s">
+      <c r="J20" s="16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A21" s="19"/>
-      <c r="B21" s="22" t="s">
+      <c r="A21" s="29"/>
+      <c r="B21" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="C21" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="D21" s="23"/>
-      <c r="E21" s="21" t="s">
+      <c r="D21" s="34"/>
+      <c r="E21" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="F21" s="23" t="s">
+      <c r="F21" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="G21" s="22">
-[...5 lines deleted...]
-      <c r="I21" s="39" t="s">
+      <c r="G21" s="33">
+        <v>1</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="J21" s="41" t="s">
+      <c r="J21" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="22" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A22" s="19"/>
-[...1 lines deleted...]
-      <c r="C22" s="10" t="s">
+      <c r="A22" s="29"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="11" t="s">
         <v>79</v>
       </c>
-      <c r="D22" s="23" t="s">
+      <c r="D22" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="E22" s="21" t="s">
+      <c r="E22" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="F22" s="23" t="s">
+      <c r="F22" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="G22" s="22">
-[...8 lines deleted...]
-      <c r="J22" s="41" t="s">
+      <c r="G22" s="33">
+        <v>1</v>
+      </c>
+      <c r="H22" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A23" s="19"/>
-[...1 lines deleted...]
-      <c r="C23" s="13" t="s">
+      <c r="A23" s="29"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="23" t="s">
+      <c r="D23" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="E23" s="21" t="s">
+      <c r="E23" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="F23" s="23" t="s">
+      <c r="F23" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="G23" s="22">
-[...5 lines deleted...]
-      <c r="I23" s="41" t="s">
+      <c r="G23" s="33">
+        <v>1</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="J23" s="41" t="s">
+      <c r="J23" s="16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A24" s="19"/>
-[...2 lines deleted...]
-      <c r="D24" s="23" t="s">
+      <c r="A24" s="29"/>
+      <c r="B24" s="33"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="E24" s="21" t="s">
+      <c r="E24" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="F24" s="23" t="s">
+      <c r="F24" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="G24" s="22">
-[...5 lines deleted...]
-      <c r="I24" s="41" t="s">
+      <c r="G24" s="33">
+        <v>1</v>
+      </c>
+      <c r="H24" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="J24" s="41" t="s">
+      <c r="J24" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A25" s="19"/>
-[...2 lines deleted...]
-      <c r="D25" s="23" t="s">
+      <c r="A25" s="29"/>
+      <c r="B25" s="33"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="E25" s="21" t="s">
+      <c r="E25" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="F25" s="23" t="s">
+      <c r="F25" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="G25" s="22">
+      <c r="G25" s="33">
         <v>12</v>
       </c>
-      <c r="H25" s="22" t="s">
+      <c r="H25" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="I25" s="42" t="s">
+      <c r="I25" s="35" t="s">
         <v>95</v>
       </c>
-      <c r="J25" s="41" t="s">
+      <c r="J25" s="16" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="26" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A26" s="19"/>
-[...2 lines deleted...]
-      <c r="D26" s="23" t="s">
+      <c r="A26" s="29"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="34" t="s">
         <v>97</v>
       </c>
-      <c r="E26" s="21" t="s">
+      <c r="E26" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="F26" s="23" t="s">
+      <c r="F26" s="34" t="s">
         <v>99</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="33">
         <v>12</v>
       </c>
-      <c r="H26" s="22" t="s">
+      <c r="H26" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="I26" s="39" t="s">
+      <c r="I26" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="J26" s="41" t="s">
+      <c r="J26" s="16" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="27" s="2" customFormat="1" ht="38" customHeight="1" spans="1:10">
-      <c r="A27" s="19"/>
-      <c r="B27" s="10" t="s">
+      <c r="A27" s="29"/>
+      <c r="B27" s="11" t="s">
         <v>100</v>
       </c>
-      <c r="C27" s="10" t="s">
+      <c r="C27" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="24"/>
-      <c r="E27" s="21" t="s">
+      <c r="D27" s="36"/>
+      <c r="E27" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="F27" s="21" t="s">
+      <c r="F27" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="G27" s="22">
+      <c r="G27" s="33">
         <v>12</v>
       </c>
-      <c r="H27" s="20" t="s">
+      <c r="H27" s="30" t="s">
         <v>94</v>
       </c>
-      <c r="I27" s="39" t="s">
+      <c r="I27" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J27" s="41" t="s">
+      <c r="J27" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="28" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="29" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="10" t="s">
+      <c r="B28" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="C28" s="10"/>
-[...1 lines deleted...]
-      <c r="E28" s="21" t="s">
+      <c r="C28" s="11"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31" t="s">
         <v>108</v>
       </c>
-      <c r="F28" s="21" t="s">
+      <c r="F28" s="31" t="s">
         <v>109</v>
       </c>
-      <c r="G28" s="20">
-[...8 lines deleted...]
-      <c r="J28" s="41" t="s">
+      <c r="G28" s="30">
+        <v>1</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A29" s="19"/>
-      <c r="B29" s="10" t="s">
+      <c r="A29" s="29"/>
+      <c r="B29" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="C29" s="10"/>
-[...1 lines deleted...]
-      <c r="E29" s="21" t="s">
+      <c r="C29" s="11"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31" t="s">
         <v>111</v>
       </c>
-      <c r="F29" s="21" t="s">
+      <c r="F29" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="G29" s="20">
-[...8 lines deleted...]
-      <c r="J29" s="41" t="s">
+      <c r="G29" s="30">
+        <v>1</v>
+      </c>
+      <c r="H29" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" s="3" customFormat="1" ht="40" customHeight="1" spans="1:10">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="29" t="s">
         <v>113</v>
       </c>
-      <c r="B30" s="10" t="s">
+      <c r="B30" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="10" t="s">
+      <c r="C30" s="11" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="21"/>
-      <c r="E30" s="21" t="s">
+      <c r="D30" s="31"/>
+      <c r="E30" s="31" t="s">
         <v>116</v>
       </c>
-      <c r="F30" s="21" t="s">
+      <c r="F30" s="31" t="s">
         <v>117</v>
       </c>
-      <c r="G30" s="20">
-[...8 lines deleted...]
-      <c r="J30" s="40" t="s">
+      <c r="G30" s="30">
+        <v>1</v>
+      </c>
+      <c r="H30" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" s="3" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A31" s="11" t="s">
+      <c r="A31" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="B31" s="20" t="s">
+      <c r="B31" s="30" t="s">
         <v>119</v>
       </c>
-      <c r="C31" s="10"/>
-[...1 lines deleted...]
-      <c r="E31" s="21" t="s">
+      <c r="C31" s="11"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31" t="s">
         <v>120</v>
       </c>
-      <c r="F31" s="21" t="s">
+      <c r="F31" s="31" t="s">
         <v>121</v>
       </c>
-      <c r="G31" s="28" t="s">
+      <c r="G31" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H31" s="10" t="s">
+      <c r="H31" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I31" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="40" t="s">
+      <c r="I31" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A32" s="11" t="s">
+      <c r="A32" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="B32" s="20" t="s">
+      <c r="B32" s="30" t="s">
         <v>123</v>
       </c>
-      <c r="C32" s="10" t="s">
+      <c r="C32" s="11" t="s">
         <v>124</v>
       </c>
-      <c r="D32" s="21"/>
-      <c r="E32" s="21" t="s">
+      <c r="D32" s="31"/>
+      <c r="E32" s="31" t="s">
         <v>125</v>
       </c>
-      <c r="F32" s="21" t="s">
+      <c r="F32" s="31" t="s">
         <v>126</v>
       </c>
-      <c r="G32" s="20">
-[...8 lines deleted...]
-      <c r="J32" s="40" t="s">
+      <c r="G32" s="30">
+        <v>1</v>
+      </c>
+      <c r="H32" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I32" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A33" s="11"/>
-[...1 lines deleted...]
-      <c r="C33" s="10" t="s">
+      <c r="A33" s="15"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="D33" s="21"/>
-      <c r="E33" s="21" t="s">
+      <c r="D33" s="31"/>
+      <c r="E33" s="31" t="s">
         <v>128</v>
       </c>
-      <c r="F33" s="21" t="s">
+      <c r="F33" s="31" t="s">
         <v>129</v>
       </c>
-      <c r="G33" s="20">
-[...8 lines deleted...]
-      <c r="J33" s="40" t="s">
+      <c r="G33" s="30">
+        <v>1</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A34" s="12" t="s">
+      <c r="A34" s="17" t="s">
         <v>130</v>
       </c>
-      <c r="B34" s="13" t="s">
+      <c r="B34" s="18" t="s">
         <v>131</v>
       </c>
-      <c r="C34" s="10" t="s">
+      <c r="C34" s="11" t="s">
         <v>132</v>
       </c>
-      <c r="D34" s="10"/>
-      <c r="E34" s="29" t="s">
+      <c r="D34" s="11"/>
+      <c r="E34" s="12" t="s">
         <v>133</v>
       </c>
-      <c r="F34" s="35" t="s">
+      <c r="F34" s="38" t="s">
         <v>134</v>
       </c>
-      <c r="G34" s="36">
-[...8 lines deleted...]
-      <c r="J34" s="40" t="s">
+      <c r="G34" s="39">
+        <v>1</v>
+      </c>
+      <c r="H34" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J34" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A35" s="14"/>
-[...1 lines deleted...]
-      <c r="C35" s="10" t="s">
+      <c r="A35" s="22"/>
+      <c r="B35" s="23"/>
+      <c r="C35" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="D35" s="10"/>
-      <c r="E35" s="29" t="s">
+      <c r="D35" s="11"/>
+      <c r="E35" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="F35" s="35" t="s">
+      <c r="F35" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="G35" s="36">
-[...8 lines deleted...]
-      <c r="J35" s="40" t="s">
+      <c r="G35" s="39">
+        <v>1</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J35" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A36" s="14"/>
-[...1 lines deleted...]
-      <c r="C36" s="10" t="s">
+      <c r="A36" s="22"/>
+      <c r="B36" s="26"/>
+      <c r="C36" s="11" t="s">
         <v>138</v>
       </c>
-      <c r="D36" s="10"/>
-      <c r="E36" s="29" t="s">
+      <c r="D36" s="11"/>
+      <c r="E36" s="12" t="s">
         <v>139</v>
       </c>
-      <c r="F36" s="29" t="s">
+      <c r="F36" s="12" t="s">
         <v>140</v>
       </c>
-      <c r="G36" s="10">
-[...8 lines deleted...]
-      <c r="J36" s="40" t="s">
+      <c r="G36" s="11">
+        <v>1</v>
+      </c>
+      <c r="H36" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J36" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A37" s="14"/>
-[...1 lines deleted...]
-      <c r="C37" s="25" t="s">
+      <c r="A37" s="22"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="D37" s="10" t="s">
+      <c r="D37" s="11" t="s">
         <v>141</v>
       </c>
-      <c r="E37" s="15"/>
-      <c r="F37" s="29" t="s">
+      <c r="E37" s="23"/>
+      <c r="F37" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G37" s="10">
-[...8 lines deleted...]
-      <c r="J37" s="40" t="s">
+      <c r="G37" s="11">
+        <v>1</v>
+      </c>
+      <c r="H37" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A38" s="14"/>
-[...2 lines deleted...]
-      <c r="D38" s="10" t="s">
+      <c r="A38" s="22"/>
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="E38" s="15"/>
-      <c r="F38" s="29" t="s">
+      <c r="E38" s="23"/>
+      <c r="F38" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G38" s="10">
-[...8 lines deleted...]
-      <c r="J38" s="40" t="s">
+      <c r="G38" s="11">
+        <v>1</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A39" s="14"/>
-[...2 lines deleted...]
-      <c r="D39" s="10" t="s">
+      <c r="A39" s="22"/>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="E39" s="15"/>
-      <c r="F39" s="29" t="s">
+      <c r="E39" s="23"/>
+      <c r="F39" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G39" s="10">
-[...8 lines deleted...]
-      <c r="J39" s="40" t="s">
+      <c r="G39" s="11">
+        <v>1</v>
+      </c>
+      <c r="H39" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J39" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A40" s="14"/>
-[...2 lines deleted...]
-      <c r="D40" s="10" t="s">
+      <c r="A40" s="22"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="E40" s="15"/>
-      <c r="F40" s="29" t="s">
+      <c r="E40" s="23"/>
+      <c r="F40" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G40" s="10">
-[...8 lines deleted...]
-      <c r="J40" s="40" t="s">
+      <c r="G40" s="11">
+        <v>1</v>
+      </c>
+      <c r="H40" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A41" s="14"/>
-[...2 lines deleted...]
-      <c r="D41" s="10" t="s">
+      <c r="A41" s="22"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="E41" s="15"/>
-      <c r="F41" s="29" t="s">
+      <c r="E41" s="23"/>
+      <c r="F41" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G41" s="10">
-[...8 lines deleted...]
-      <c r="J41" s="40" t="s">
+      <c r="G41" s="11">
+        <v>1</v>
+      </c>
+      <c r="H41" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J41" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A42" s="14"/>
-[...2 lines deleted...]
-      <c r="D42" s="10" t="s">
+      <c r="A42" s="22"/>
+      <c r="B42" s="23"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="E42" s="15"/>
-      <c r="F42" s="29" t="s">
+      <c r="E42" s="23"/>
+      <c r="F42" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G42" s="10">
-[...8 lines deleted...]
-      <c r="J42" s="40" t="s">
+      <c r="G42" s="11">
+        <v>1</v>
+      </c>
+      <c r="H42" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J42" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A43" s="14"/>
-[...2 lines deleted...]
-      <c r="D43" s="10" t="s">
+      <c r="A43" s="22"/>
+      <c r="B43" s="23"/>
+      <c r="C43" s="26"/>
+      <c r="D43" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="E43" s="15"/>
-      <c r="F43" s="29" t="s">
+      <c r="E43" s="23"/>
+      <c r="F43" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G43" s="10">
-[...8 lines deleted...]
-      <c r="J43" s="40" t="s">
+      <c r="G43" s="11">
+        <v>1</v>
+      </c>
+      <c r="H43" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J43" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A44" s="14"/>
-[...1 lines deleted...]
-      <c r="C44" s="25" t="s">
+      <c r="A44" s="22"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="18" t="s">
         <v>148</v>
       </c>
-      <c r="D44" s="10" t="s">
+      <c r="D44" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="E44" s="15"/>
-      <c r="F44" s="29" t="s">
+      <c r="E44" s="23"/>
+      <c r="F44" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G44" s="10">
-[...8 lines deleted...]
-      <c r="J44" s="40" t="s">
+      <c r="G44" s="11">
+        <v>1</v>
+      </c>
+      <c r="H44" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I44" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J44" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A45" s="14"/>
-[...2 lines deleted...]
-      <c r="D45" s="10" t="s">
+      <c r="A45" s="22"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="23"/>
+      <c r="D45" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="E45" s="15"/>
-      <c r="F45" s="29" t="s">
+      <c r="E45" s="23"/>
+      <c r="F45" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G45" s="10">
-[...8 lines deleted...]
-      <c r="J45" s="40" t="s">
+      <c r="G45" s="11">
+        <v>1</v>
+      </c>
+      <c r="H45" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J45" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A46" s="14"/>
-[...2 lines deleted...]
-      <c r="D46" s="10" t="s">
+      <c r="A46" s="22"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="E46" s="15"/>
-      <c r="F46" s="29" t="s">
+      <c r="E46" s="23"/>
+      <c r="F46" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G46" s="10">
-[...8 lines deleted...]
-      <c r="J46" s="40" t="s">
+      <c r="G46" s="11">
+        <v>1</v>
+      </c>
+      <c r="H46" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J46" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A47" s="14"/>
-[...2 lines deleted...]
-      <c r="D47" s="10" t="s">
+      <c r="A47" s="22"/>
+      <c r="B47" s="23"/>
+      <c r="C47" s="23"/>
+      <c r="D47" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="E47" s="15"/>
-      <c r="F47" s="29" t="s">
+      <c r="E47" s="23"/>
+      <c r="F47" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G47" s="10">
-[...8 lines deleted...]
-      <c r="J47" s="40" t="s">
+      <c r="G47" s="11">
+        <v>1</v>
+      </c>
+      <c r="H47" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I47" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J47" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A48" s="14"/>
-[...2 lines deleted...]
-      <c r="D48" s="10" t="s">
+      <c r="A48" s="22"/>
+      <c r="B48" s="23"/>
+      <c r="C48" s="23"/>
+      <c r="D48" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="E48" s="15"/>
-      <c r="F48" s="29" t="s">
+      <c r="E48" s="23"/>
+      <c r="F48" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G48" s="10">
-[...8 lines deleted...]
-      <c r="J48" s="40" t="s">
+      <c r="G48" s="11">
+        <v>1</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J48" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A49" s="14"/>
-[...2 lines deleted...]
-      <c r="D49" s="10" t="s">
+      <c r="A49" s="22"/>
+      <c r="B49" s="23"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="E49" s="15"/>
-      <c r="F49" s="29" t="s">
+      <c r="E49" s="23"/>
+      <c r="F49" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G49" s="10">
-[...8 lines deleted...]
-      <c r="J49" s="40" t="s">
+      <c r="G49" s="11">
+        <v>1</v>
+      </c>
+      <c r="H49" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J49" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A50" s="14"/>
-[...1 lines deleted...]
-      <c r="C50" s="26" t="s">
+      <c r="A50" s="22"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="D50" s="10" t="s">
+      <c r="D50" s="11" t="s">
         <v>141</v>
       </c>
-      <c r="E50" s="15"/>
-      <c r="F50" s="29" t="s">
+      <c r="E50" s="23"/>
+      <c r="F50" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G50" s="10">
-[...8 lines deleted...]
-      <c r="J50" s="40" t="s">
+      <c r="G50" s="11">
+        <v>1</v>
+      </c>
+      <c r="H50" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J50" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A51" s="14"/>
-[...2 lines deleted...]
-      <c r="D51" s="10" t="s">
+      <c r="A51" s="22"/>
+      <c r="B51" s="23"/>
+      <c r="C51" s="23"/>
+      <c r="D51" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="E51" s="15"/>
-      <c r="F51" s="29" t="s">
+      <c r="E51" s="23"/>
+      <c r="F51" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G51" s="10">
-[...8 lines deleted...]
-      <c r="J51" s="40" t="s">
+      <c r="G51" s="11">
+        <v>1</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J51" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A52" s="14"/>
-[...2 lines deleted...]
-      <c r="D52" s="10" t="s">
+      <c r="A52" s="22"/>
+      <c r="B52" s="23"/>
+      <c r="C52" s="23"/>
+      <c r="D52" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="E52" s="15"/>
-      <c r="F52" s="29" t="s">
+      <c r="E52" s="23"/>
+      <c r="F52" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G52" s="10">
-[...8 lines deleted...]
-      <c r="J52" s="40" t="s">
+      <c r="G52" s="11">
+        <v>1</v>
+      </c>
+      <c r="H52" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J52" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A53" s="14"/>
-[...2 lines deleted...]
-      <c r="D53" s="10" t="s">
+      <c r="A53" s="22"/>
+      <c r="B53" s="23"/>
+      <c r="C53" s="23"/>
+      <c r="D53" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="E53" s="15"/>
-      <c r="F53" s="29" t="s">
+      <c r="E53" s="23"/>
+      <c r="F53" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G53" s="10">
-[...8 lines deleted...]
-      <c r="J53" s="40" t="s">
+      <c r="G53" s="11">
+        <v>1</v>
+      </c>
+      <c r="H53" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J53" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A54" s="14"/>
-[...2 lines deleted...]
-      <c r="D54" s="10" t="s">
+      <c r="A54" s="22"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="23"/>
+      <c r="D54" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="E54" s="15"/>
-      <c r="F54" s="29" t="s">
+      <c r="E54" s="23"/>
+      <c r="F54" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G54" s="10">
-[...8 lines deleted...]
-      <c r="J54" s="40" t="s">
+      <c r="G54" s="11">
+        <v>1</v>
+      </c>
+      <c r="H54" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J54" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A55" s="14"/>
-[...2 lines deleted...]
-      <c r="D55" s="10" t="s">
+      <c r="A55" s="22"/>
+      <c r="B55" s="23"/>
+      <c r="C55" s="23"/>
+      <c r="D55" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="E55" s="15"/>
-      <c r="F55" s="29" t="s">
+      <c r="E55" s="23"/>
+      <c r="F55" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G55" s="10">
-[...8 lines deleted...]
-      <c r="J55" s="40" t="s">
+      <c r="G55" s="11">
+        <v>1</v>
+      </c>
+      <c r="H55" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J55" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A56" s="14"/>
-[...2 lines deleted...]
-      <c r="D56" s="10" t="s">
+      <c r="A56" s="22"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="26"/>
+      <c r="D56" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="E56" s="15"/>
-      <c r="F56" s="29" t="s">
+      <c r="E56" s="23"/>
+      <c r="F56" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G56" s="10">
-[...8 lines deleted...]
-      <c r="J56" s="40" t="s">
+      <c r="G56" s="11">
+        <v>1</v>
+      </c>
+      <c r="H56" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J56" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A57" s="14"/>
-[...1 lines deleted...]
-      <c r="C57" s="25" t="s">
+      <c r="A57" s="22"/>
+      <c r="B57" s="23"/>
+      <c r="C57" s="18" t="s">
         <v>149</v>
       </c>
-      <c r="D57" s="10" t="s">
+      <c r="D57" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="E57" s="15"/>
-      <c r="F57" s="29" t="s">
+      <c r="E57" s="23"/>
+      <c r="F57" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G57" s="10">
-[...8 lines deleted...]
-      <c r="J57" s="40" t="s">
+      <c r="G57" s="11">
+        <v>1</v>
+      </c>
+      <c r="H57" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J57" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A58" s="14"/>
-[...2 lines deleted...]
-      <c r="D58" s="10" t="s">
+      <c r="A58" s="22"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="E58" s="15"/>
-      <c r="F58" s="29" t="s">
+      <c r="E58" s="23"/>
+      <c r="F58" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G58" s="10">
-[...8 lines deleted...]
-      <c r="J58" s="40" t="s">
+      <c r="G58" s="11">
+        <v>1</v>
+      </c>
+      <c r="H58" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J58" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A59" s="14"/>
-[...2 lines deleted...]
-      <c r="D59" s="10" t="s">
+      <c r="A59" s="22"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="E59" s="15"/>
-      <c r="F59" s="29" t="s">
+      <c r="E59" s="23"/>
+      <c r="F59" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G59" s="10">
-[...8 lines deleted...]
-      <c r="J59" s="40" t="s">
+      <c r="G59" s="11">
+        <v>1</v>
+      </c>
+      <c r="H59" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I59" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J59" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A60" s="14"/>
-[...2 lines deleted...]
-      <c r="D60" s="10" t="s">
+      <c r="A60" s="22"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="E60" s="15"/>
-      <c r="F60" s="29" t="s">
+      <c r="E60" s="23"/>
+      <c r="F60" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G60" s="10">
-[...8 lines deleted...]
-      <c r="J60" s="40" t="s">
+      <c r="G60" s="11">
+        <v>1</v>
+      </c>
+      <c r="H60" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J60" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A61" s="14"/>
-[...2 lines deleted...]
-      <c r="D61" s="10" t="s">
+      <c r="A61" s="22"/>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="E61" s="15"/>
-      <c r="F61" s="29" t="s">
+      <c r="E61" s="23"/>
+      <c r="F61" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G61" s="10">
-[...8 lines deleted...]
-      <c r="J61" s="40" t="s">
+      <c r="G61" s="11">
+        <v>1</v>
+      </c>
+      <c r="H61" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J61" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A62" s="14"/>
-[...2 lines deleted...]
-      <c r="D62" s="10" t="s">
+      <c r="A62" s="22"/>
+      <c r="B62" s="26"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="E62" s="17"/>
-      <c r="F62" s="29" t="s">
+      <c r="E62" s="26"/>
+      <c r="F62" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="G62" s="10">
-[...8 lines deleted...]
-      <c r="J62" s="40" t="s">
+      <c r="G62" s="11">
+        <v>1</v>
+      </c>
+      <c r="H62" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J62" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A63" s="14"/>
-      <c r="B63" s="10" t="s">
+      <c r="A63" s="22"/>
+      <c r="B63" s="11" t="s">
         <v>150</v>
       </c>
-      <c r="C63" s="28" t="s">
+      <c r="C63" s="21" t="s">
         <v>151</v>
       </c>
-      <c r="D63" s="28"/>
-      <c r="E63" s="37" t="s">
+      <c r="D63" s="21"/>
+      <c r="E63" s="40" t="s">
         <v>152</v>
       </c>
-      <c r="F63" s="29" t="s">
+      <c r="F63" s="12" t="s">
         <v>153</v>
       </c>
-      <c r="G63" s="28" t="s">
+      <c r="G63" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H63" s="10" t="s">
+      <c r="H63" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I63" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="40" t="s">
+      <c r="I63" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J63" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" s="2" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A64" s="14"/>
-[...1 lines deleted...]
-      <c r="C64" s="28" t="s">
+      <c r="A64" s="22"/>
+      <c r="B64" s="11"/>
+      <c r="C64" s="21" t="s">
         <v>154</v>
       </c>
-      <c r="D64" s="28"/>
-[...1 lines deleted...]
-      <c r="F64" s="29" t="s">
+      <c r="D64" s="21"/>
+      <c r="E64" s="40"/>
+      <c r="F64" s="12" t="s">
         <v>155</v>
       </c>
-      <c r="G64" s="28" t="s">
+      <c r="G64" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H64" s="10" t="s">
+      <c r="H64" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I64" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="40" t="s">
+      <c r="I64" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J64" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A65" s="14"/>
-[...1 lines deleted...]
-      <c r="C65" s="28" t="s">
+      <c r="A65" s="22"/>
+      <c r="B65" s="11"/>
+      <c r="C65" s="21" t="s">
         <v>156</v>
       </c>
-      <c r="D65" s="10"/>
-[...1 lines deleted...]
-      <c r="F65" s="29" t="s">
+      <c r="D65" s="11"/>
+      <c r="E65" s="40"/>
+      <c r="F65" s="12" t="s">
         <v>157</v>
       </c>
-      <c r="G65" s="28" t="s">
+      <c r="G65" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="H65" s="10" t="s">
+      <c r="H65" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="I65" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="40" t="s">
+      <c r="I65" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J65" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A66" s="14"/>
-      <c r="B66" s="28" t="s">
+      <c r="A66" s="22"/>
+      <c r="B66" s="21" t="s">
         <v>158</v>
       </c>
-      <c r="C66" s="28" t="s">
+      <c r="C66" s="21" t="s">
         <v>159</v>
       </c>
-      <c r="D66" s="28"/>
-      <c r="E66" s="37" t="s">
+      <c r="D66" s="21"/>
+      <c r="E66" s="40" t="s">
         <v>160</v>
       </c>
-      <c r="F66" s="29" t="s">
+      <c r="F66" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="G66" s="10">
-[...5 lines deleted...]
-      <c r="I66" s="39" t="s">
+      <c r="G66" s="11">
+        <v>1</v>
+      </c>
+      <c r="H66" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I66" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J66" s="40" t="s">
+      <c r="J66" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A67" s="14"/>
-[...1 lines deleted...]
-      <c r="C67" s="28" t="s">
+      <c r="A67" s="22"/>
+      <c r="B67" s="21"/>
+      <c r="C67" s="21" t="s">
         <v>162</v>
       </c>
-      <c r="D67" s="28"/>
-[...1 lines deleted...]
-      <c r="F67" s="29" t="s">
+      <c r="D67" s="21"/>
+      <c r="E67" s="40"/>
+      <c r="F67" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="G67" s="10">
-[...5 lines deleted...]
-      <c r="I67" s="39" t="s">
+      <c r="G67" s="11">
+        <v>1</v>
+      </c>
+      <c r="H67" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I67" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J67" s="40" t="s">
+      <c r="J67" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A68" s="14"/>
-[...1 lines deleted...]
-      <c r="C68" s="28" t="s">
+      <c r="A68" s="22"/>
+      <c r="B68" s="21"/>
+      <c r="C68" s="21" t="s">
         <v>164</v>
       </c>
-      <c r="D68" s="28"/>
-[...1 lines deleted...]
-      <c r="F68" s="29" t="s">
+      <c r="D68" s="21"/>
+      <c r="E68" s="40"/>
+      <c r="F68" s="12" t="s">
         <v>165</v>
       </c>
-      <c r="G68" s="10">
-[...5 lines deleted...]
-      <c r="I68" s="39" t="s">
+      <c r="G68" s="11">
+        <v>1</v>
+      </c>
+      <c r="H68" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J68" s="40" t="s">
+      <c r="J68" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A69" s="14"/>
-[...1 lines deleted...]
-      <c r="C69" s="28" t="s">
+      <c r="A69" s="22"/>
+      <c r="B69" s="21"/>
+      <c r="C69" s="21" t="s">
         <v>166</v>
       </c>
-      <c r="D69" s="28" t="s">
+      <c r="D69" s="21" t="s">
         <v>167</v>
       </c>
-      <c r="E69" s="37"/>
-      <c r="F69" s="29" t="s">
+      <c r="E69" s="40"/>
+      <c r="F69" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="G69" s="10">
-[...5 lines deleted...]
-      <c r="I69" s="39" t="s">
+      <c r="G69" s="11">
+        <v>1</v>
+      </c>
+      <c r="H69" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I69" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J69" s="40" t="s">
+      <c r="J69" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A70" s="14"/>
-      <c r="B70" s="10" t="s">
+      <c r="A70" s="22"/>
+      <c r="B70" s="11" t="s">
         <v>169</v>
       </c>
-      <c r="C70" s="10" t="s">
+      <c r="C70" s="11" t="s">
         <v>170</v>
       </c>
-      <c r="D70" s="10" t="s">
+      <c r="D70" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="E70" s="29" t="s">
+      <c r="E70" s="12" t="s">
         <v>172</v>
       </c>
-      <c r="F70" s="29" t="s">
+      <c r="F70" s="12" t="s">
         <v>173</v>
       </c>
-      <c r="G70" s="10">
-[...5 lines deleted...]
-      <c r="I70" s="39" t="s">
+      <c r="G70" s="11">
+        <v>1</v>
+      </c>
+      <c r="H70" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I70" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J70" s="41" t="s">
+      <c r="J70" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="71" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A71" s="14"/>
-[...2 lines deleted...]
-      <c r="D71" s="10" t="s">
+      <c r="A71" s="22"/>
+      <c r="B71" s="11"/>
+      <c r="C71" s="11"/>
+      <c r="D71" s="11" t="s">
         <v>174</v>
       </c>
-      <c r="E71" s="29" t="s">
+      <c r="E71" s="12" t="s">
         <v>175</v>
       </c>
-      <c r="F71" s="29" t="s">
+      <c r="F71" s="12" t="s">
         <v>176</v>
       </c>
-      <c r="G71" s="10">
-[...5 lines deleted...]
-      <c r="I71" s="39" t="s">
+      <c r="G71" s="11">
+        <v>1</v>
+      </c>
+      <c r="H71" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I71" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J71" s="41" t="s">
+      <c r="J71" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="72" s="1" customFormat="1" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A72" s="14"/>
-[...2 lines deleted...]
-      <c r="D72" s="10" t="s">
+      <c r="A72" s="22"/>
+      <c r="B72" s="11"/>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="E72" s="29" t="s">
+      <c r="E72" s="12" t="s">
         <v>178</v>
       </c>
-      <c r="F72" s="29" t="s">
+      <c r="F72" s="12" t="s">
         <v>179</v>
       </c>
-      <c r="G72" s="10">
-[...5 lines deleted...]
-      <c r="I72" s="39" t="s">
+      <c r="G72" s="11">
+        <v>1</v>
+      </c>
+      <c r="H72" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I72" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J72" s="41" t="s">
+      <c r="J72" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="73" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A73" s="14"/>
-[...2 lines deleted...]
-      <c r="D73" s="10" t="s">
+      <c r="A73" s="22"/>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11" t="s">
         <v>180</v>
       </c>
-      <c r="E73" s="29" t="s">
+      <c r="E73" s="12" t="s">
         <v>181</v>
       </c>
-      <c r="F73" s="29" t="s">
+      <c r="F73" s="12" t="s">
         <v>182</v>
       </c>
-      <c r="G73" s="10">
-[...5 lines deleted...]
-      <c r="I73" s="39" t="s">
+      <c r="G73" s="11">
+        <v>1</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J73" s="41" t="s">
+      <c r="J73" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="74" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A74" s="14"/>
-[...2 lines deleted...]
-      <c r="D74" s="10" t="s">
+      <c r="A74" s="22"/>
+      <c r="B74" s="11"/>
+      <c r="C74" s="11"/>
+      <c r="D74" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="E74" s="29" t="s">
+      <c r="E74" s="12" t="s">
         <v>184</v>
       </c>
-      <c r="F74" s="29" t="s">
+      <c r="F74" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G74" s="10">
-[...5 lines deleted...]
-      <c r="I74" s="39" t="s">
+      <c r="G74" s="11">
+        <v>1</v>
+      </c>
+      <c r="H74" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I74" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J74" s="41" t="s">
+      <c r="J74" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="75" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A75" s="14"/>
-[...2 lines deleted...]
-      <c r="D75" s="10" t="s">
+      <c r="A75" s="22"/>
+      <c r="B75" s="11"/>
+      <c r="C75" s="11"/>
+      <c r="D75" s="11" t="s">
         <v>186</v>
       </c>
-      <c r="E75" s="29" t="s">
+      <c r="E75" s="12" t="s">
         <v>187</v>
       </c>
-      <c r="F75" s="29" t="s">
+      <c r="F75" s="12" t="s">
         <v>188</v>
       </c>
-      <c r="G75" s="10">
-[...5 lines deleted...]
-      <c r="I75" s="39" t="s">
+      <c r="G75" s="11">
+        <v>1</v>
+      </c>
+      <c r="H75" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I75" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J75" s="41" t="s">
+      <c r="J75" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="76" ht="39.95" customHeight="1" spans="1:10">
-      <c r="A76" s="16"/>
-[...1 lines deleted...]
-      <c r="C76" s="10" t="s">
+      <c r="A76" s="25"/>
+      <c r="B76" s="11"/>
+      <c r="C76" s="11" t="s">
         <v>189</v>
       </c>
-      <c r="D76" s="10" t="s">
+      <c r="D76" s="11" t="s">
         <v>190</v>
       </c>
-      <c r="E76" s="29" t="s">
+      <c r="E76" s="12" t="s">
         <v>191</v>
       </c>
-      <c r="F76" s="29" t="s">
+      <c r="F76" s="12" t="s">
         <v>192</v>
       </c>
-      <c r="G76" s="10">
-[...5 lines deleted...]
-      <c r="I76" s="39" t="s">
+      <c r="G76" s="11">
+        <v>1</v>
+      </c>
+      <c r="H76" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I76" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="J76" s="41" t="s">
+      <c r="J76" s="16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="77" customHeight="1" spans="1:10">
-      <c r="A77" s="44"/>
-[...8 lines deleted...]
-      <c r="J77" s="44"/>
+      <c r="A77" s="41"/>
+      <c r="B77" s="41"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="43"/>
+      <c r="F77" s="43"/>
+      <c r="G77" s="41"/>
+      <c r="H77" s="41"/>
+      <c r="I77" s="41"/>
+      <c r="J77" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A12"/>
     <mergeCell ref="A15:A18"/>
     <mergeCell ref="A19:A27"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="A34:A76"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B7:B12"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B21:B26"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="B37:B62"/>
     <mergeCell ref="B63:B65"/>
     <mergeCell ref="B66:B69"/>
     <mergeCell ref="B70:B76"/>
     <mergeCell ref="C23:C26"/>
@@ -3939,35 +3930,35 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DingTalk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.8.2.20327</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>6E9ADD1DE6F0CBC599A94B693713A1F5_43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>